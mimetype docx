--- v0 (2025-10-09)
+++ v1 (2026-08-26)
@@ -191,53 +191,68 @@
       <w:r w:rsidR="00B831C5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B831C5">
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> COVID-19 </w:t>
       </w:r>
       <w:r w:rsidR="00B831C5">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>accine product</w:t>
       </w:r>
       <w:r w:rsidR="00B831C5">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for people 12 years and older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16210338" w14:textId="56A8EE1C" w:rsidR="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="0061083E">
+    <w:p w14:paraId="16210338" w14:textId="52ADAA14" w:rsidR="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="0061083E">
       <w:r w:rsidRPr="00B831C5">
-        <w:t>The indications in this protocol are based on recommendations from the American Academy of Pediatrics (AAP), the American College of Obstetricians and Gynecologists (ACOG) and the American Academy of Family Physicians (AAFP).</w:t>
+        <w:t>The indications in this protocol are based on recommendations from the American Academy of Pediatrics (AAP), the American College of Obstetricians and Gynecologists (ACOG)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70C64">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t>American Academy of Family Physicians (AAFP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70C64">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70C64">
+        <w:t>and the Infectious Diseases Society of America (IDSA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3856B515" w14:textId="77777777" w:rsidR="000B3E7D" w:rsidRDefault="000B3E7D" w:rsidP="000B3E7D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Condition-specific criteria and prescribed actions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716DA5DE" w14:textId="500C4FB2" w:rsidR="000B3E7D" w:rsidRDefault="000B3E7D" w:rsidP="00066679">
       <w:pPr>
         <w:pStyle w:val="NormalLtBlueBackground"/>
       </w:pPr>
       <w:r>
         <w:t>[Instructions for persons adopting these protocols: The table below lists indication, contraindication, and precaution criteria and suggested prescribed actions that are necessary to implement the vaccine protocol. The prescribed actio</w:t>
       </w:r>
       <w:r w:rsidR="00300DC5">
         <w:t xml:space="preserve">ns include examples shown in </w:t>
       </w:r>
       <w:r w:rsidR="00B13149">
         <w:t>brackets but</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may not suit your institution’s clinical situation and may not include all possible actions. A licensed prescriber must review the criteria and actions and determine the appropriate prescribing action. </w:t>
@@ -713,51 +728,59 @@
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="0061083E">
               <w:t>Receipt of solid-organ transplant and taking immunosuppressive therapy</w:t>
             </w:r>
             <w:r w:rsidR="001D3637" w:rsidRPr="0061083E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38671ED3" w14:textId="142EC124" w:rsidR="00AB221D" w:rsidRPr="0061083E" w:rsidRDefault="00AB221D" w:rsidP="0061083E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="0061083E">
               <w:t>Receipt of CAR-T-cell or hematopoietic stem cell transplant (within two years of transplantation or taking immunosuppression therapy)</w:t>
             </w:r>
             <w:r w:rsidR="001D3637" w:rsidRPr="0061083E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67165460" w14:textId="77777777" w:rsidR="00AB221D" w:rsidRPr="0061083E" w:rsidRDefault="00AB221D" w:rsidP="0061083E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="0061083E">
-              <w:t>Moderate or severe primary immunodeficiency (e.g., DiGeorge syndrome, Wiskott-Aldrich syndrome)</w:t>
+              <w:t xml:space="preserve">Moderate or severe primary immunodeficiency (e.g., DiGeorge syndrome, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0061083E">
+              <w:t>Wiskott</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0061083E">
+              <w:t>-Aldrich syndrome)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A906DF5" w14:textId="60B42C90" w:rsidR="001D3637" w:rsidRPr="0061083E" w:rsidRDefault="00AB221D" w:rsidP="0061083E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="0061083E">
               <w:t>Advanced or untreated HIV infection</w:t>
             </w:r>
             <w:r w:rsidR="001D3637" w:rsidRPr="0061083E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65473F0A" w14:textId="7B1E69C6" w:rsidR="00AB221D" w:rsidRPr="0061083E" w:rsidRDefault="00AB221D" w:rsidP="0061083E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="0061083E">
               <w:t>Active treatment with high-dose corticosteroids (i.e., ≥20 mg prednisone or equivalent per day), alkylating agents, antimetabolites, cancer chemotherapeutic agents classified as severely immunosuppressive, tumor-necrosis (TNF) blockers, and other biologic agents that are immunosuppressive or immunomodulatory</w:t>
             </w:r>
             <w:r w:rsidR="001D3637" w:rsidRPr="0061083E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1447,51 +1470,67 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00384F6E" w14:paraId="5DB4AEB6" w14:textId="77777777" w:rsidTr="004C0F15">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5128" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E9564C5" w14:textId="665AB60E" w:rsidR="00384F6E" w:rsidRDefault="00384F6E" w:rsidP="007E6EC9">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
             </w:pPr>
             <w:r>
               <w:t>Person had a delayed allergic reaction at the injection site</w:t>
             </w:r>
             <w:r w:rsidR="00327649">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00327649" w:rsidRPr="00851DA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(e.g., erythema, induration, pruritis at the injection site)</w:t>
+              <w:t xml:space="preserve">(e.g., erythema, induration, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00327649" w:rsidRPr="00851DA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pruritis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00327649" w:rsidRPr="00851DA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the injection site)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5447B341" w14:textId="6B551D28" w:rsidR="00384F6E" w:rsidRPr="00015EF8" w:rsidRDefault="00384F6E" w:rsidP="007E6EC9">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00015EF8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Proceed to vaccinate. Give vaccine in the opposite arm from where the first dose was given.</w:t>
             </w:r>
           </w:p>
@@ -1539,51 +1578,59 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
         <w:t xml:space="preserve">2025-26 Moderna Spikevax COVID-19 vaccine; 50 mcg, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E48BC">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>0.5 mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00B831C5">
         <w:t>, intramuscular (IM)</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4482FD2C" w14:textId="40183727" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="00E840FA">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
-        <w:t xml:space="preserve">2025-26 Moderna mNEXSPIKE COVID-19 vaccine; 10 mcg, </w:t>
+        <w:t xml:space="preserve">2025-26 Moderna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t>mNEXSPIKE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t xml:space="preserve"> COVID-19 vaccine; 10 mcg, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E48BC">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>0.2 mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00B831C5">
         <w:t>; intramuscular (IM)</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70376742" w14:textId="7634FCA0" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="00E840FA">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
         <w:t xml:space="preserve">2025-26 Novavax Nuvaxovid COVID-19 vaccine; 5 mcg, </w:t>
       </w:r>
       <w:r w:rsidRPr="001A2054">
         <w:rPr>
           <w:b/>
@@ -1643,51 +1690,59 @@
     </w:p>
     <w:p w14:paraId="5B3C0136" w14:textId="01F5F4FC" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
         <w:t>Give one dose of 2025-26 Moderna Spikevax or Pfizer Comirnaty or Novavax Nuvaxovid COVID-19 vaccine regardless of previous vaccination status at least 8 weeks after the most recent dose</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280760D1" w14:textId="2719722A" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
-        <w:t>Give one dose of 2025-26 Moderna mNEXSPIKE COVID-19 vaccine regardless of previous vaccination status at least 12 weeks after the most recent dose</w:t>
+        <w:t xml:space="preserve">Give one dose of 2025-26 Moderna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t>mNEXSPIKE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t xml:space="preserve"> COVID-19 vaccine regardless of previous vaccination status at least 12 weeks after the most recent dose</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2214ED91" w14:textId="3911B6C5" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="00773CCE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
         <w:t>19-64 years</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B831C5">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCC686C" w14:textId="3D24451F" w:rsidR="00C51855" w:rsidRDefault="00C51855" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
@@ -1746,51 +1801,59 @@
     </w:p>
     <w:p w14:paraId="076AC07A" w14:textId="0EC5332E" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
         <w:t>Give one dose of 2025-26 Moderna Spikevax or Pfizer Comirnaty or Novavax Nuvaxovid COVID-19 vaccine regardless of previous vaccination status at least 8 weeks after the most recent dose</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2566CC48" w14:textId="17F61253" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
-        <w:t>Give one dose of 2025-26 Moderna mNEXSPIKE COVID-19 vaccine regardless of previous vaccination status at least 12 weeks after the most recent dose</w:t>
+        <w:t xml:space="preserve">Give one dose of 2025-26 Moderna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t>mNEXSPIKE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B831C5">
+        <w:t xml:space="preserve"> COVID-19 vaccine regardless of previous vaccination status at least 12 weeks after the most recent dose</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B7B654" w14:textId="5629C2D5" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00B831C5" w:rsidP="00E840FA">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B831C5">
         <w:t>19-64 years</w:t>
       </w:r>
       <w:r w:rsidR="00E840FA">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DA9BFD" w14:textId="61A7D0A9" w:rsidR="00B831C5" w:rsidRPr="00B831C5" w:rsidRDefault="00E840FA" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -2366,51 +2429,59 @@
       </w:pPr>
       <w:r>
         <w:t>Two</w:t>
       </w:r>
       <w:r w:rsidRPr="001115F7">
         <w:t xml:space="preserve"> or more doses Novavax: Give </w:t>
       </w:r>
       <w:r>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidRPr="001115F7">
         <w:t xml:space="preserve"> doses Moderna or Novavax or Pfizer-BioNTech 6 months apart (minimum interval 2 months). Administer dose </w:t>
       </w:r>
       <w:r>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="001115F7">
         <w:t xml:space="preserve"> at least 8 weeks after the most recent dose.** </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DB6399" w14:textId="77777777" w:rsidR="001115F7" w:rsidRPr="001115F7" w:rsidRDefault="001115F7" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="NormalSmall"/>
       </w:pPr>
       <w:r w:rsidRPr="001115F7">
-        <w:t>*Use vaccine from the same manufacturer for all doses in the initial vaccination series. Either Moderna product (Spikevax or mNEXSPIKE) can be used unless otherwise specified. </w:t>
+        <w:t xml:space="preserve">*Use vaccine from the same manufacturer for all doses in the initial vaccination series. Either Moderna product (Spikevax or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001115F7">
+        <w:t>mNEXSPIKE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001115F7">
+        <w:t>) can be used unless otherwise specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A09281D" w14:textId="4A05BF7C" w:rsidR="00E840FA" w:rsidRPr="001115F7" w:rsidRDefault="001115F7" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="NormalSmall"/>
       </w:pPr>
       <w:r w:rsidRPr="001115F7">
         <w:t xml:space="preserve">**Additional doses of COVID-19 vaccine for moderately or severely immunocompromised: </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="001115F7">
         <w:t>ased on shared clinical decision making and administered at least 2 months after the most recent dose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F71219" w14:textId="15EFE38C" w:rsidR="0015567C" w:rsidRDefault="591F34EC" w:rsidP="006A5712">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Medical emergency or a</w:t>
       </w:r>
       <w:r w:rsidR="388CD236">
         <w:t>naphylaxis</w:t>
@@ -2629,51 +2700,67 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="003865"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E86C63" w14:textId="0BA5D049" w:rsidR="001115F7" w:rsidRDefault="001115F7" w:rsidP="001115F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-26 Moderna mNEXSPIKE COVID-19 vaccine for age 12 years and older: </w:t>
+        <w:t xml:space="preserve">2025-26 Moderna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mNEXSPIKE</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COVID-19 vaccine for age 12 years and older: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cs="Calibri"/>
             <w:color w:val="003865"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Package Insert - MNEXSPIKE (www.fda.gov/media/186738/download?attachment)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="003865"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7309780B" w14:textId="3423362A" w:rsidR="00ED16B0" w:rsidRPr="001115F7" w:rsidRDefault="001115F7" w:rsidP="001115F7">
       <w:pPr>
@@ -3860,50 +3947,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1307928329">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="4790762">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1872954238">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="21364903">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1664427814">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="B801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3937,50 +4025,51 @@
     <w:rsid w:val="00013349"/>
     <w:rsid w:val="00013DF1"/>
     <w:rsid w:val="000157D8"/>
     <w:rsid w:val="00015B62"/>
     <w:rsid w:val="00015C84"/>
     <w:rsid w:val="00015EF8"/>
     <w:rsid w:val="00017AF7"/>
     <w:rsid w:val="00017D52"/>
     <w:rsid w:val="000208C2"/>
     <w:rsid w:val="0002112F"/>
     <w:rsid w:val="00022309"/>
     <w:rsid w:val="0002249D"/>
     <w:rsid w:val="00022A4C"/>
     <w:rsid w:val="0002304C"/>
     <w:rsid w:val="0002353B"/>
     <w:rsid w:val="00024A86"/>
     <w:rsid w:val="00025C98"/>
     <w:rsid w:val="000267D5"/>
     <w:rsid w:val="00026E3D"/>
     <w:rsid w:val="000273D5"/>
     <w:rsid w:val="00027C37"/>
     <w:rsid w:val="00030196"/>
     <w:rsid w:val="0003111A"/>
     <w:rsid w:val="00031C17"/>
     <w:rsid w:val="00031F02"/>
+    <w:rsid w:val="00032AC5"/>
     <w:rsid w:val="00032B98"/>
     <w:rsid w:val="00032F92"/>
     <w:rsid w:val="00033BA3"/>
     <w:rsid w:val="00034366"/>
     <w:rsid w:val="00034710"/>
     <w:rsid w:val="000353B6"/>
     <w:rsid w:val="00036461"/>
     <w:rsid w:val="000367DD"/>
     <w:rsid w:val="0003684A"/>
     <w:rsid w:val="00036CD8"/>
     <w:rsid w:val="00037510"/>
     <w:rsid w:val="00037901"/>
     <w:rsid w:val="00037A50"/>
     <w:rsid w:val="00037E08"/>
     <w:rsid w:val="0004046D"/>
     <w:rsid w:val="0004096D"/>
     <w:rsid w:val="00041B1D"/>
     <w:rsid w:val="00041F7C"/>
     <w:rsid w:val="00042929"/>
     <w:rsid w:val="00042A53"/>
     <w:rsid w:val="00043706"/>
     <w:rsid w:val="00043B11"/>
     <w:rsid w:val="00044D99"/>
     <w:rsid w:val="0004507E"/>
     <w:rsid w:val="00045658"/>
@@ -5005,50 +5094,51 @@
     <w:rsid w:val="003C6E88"/>
     <w:rsid w:val="003C7BE2"/>
     <w:rsid w:val="003D04A1"/>
     <w:rsid w:val="003D058F"/>
     <w:rsid w:val="003D128C"/>
     <w:rsid w:val="003D12B4"/>
     <w:rsid w:val="003D1730"/>
     <w:rsid w:val="003D2940"/>
     <w:rsid w:val="003D2D4D"/>
     <w:rsid w:val="003D37A9"/>
     <w:rsid w:val="003D41D7"/>
     <w:rsid w:val="003D4EBB"/>
     <w:rsid w:val="003D564B"/>
     <w:rsid w:val="003D5A89"/>
     <w:rsid w:val="003D5A98"/>
     <w:rsid w:val="003D5F14"/>
     <w:rsid w:val="003D5F7A"/>
     <w:rsid w:val="003D6119"/>
     <w:rsid w:val="003D7468"/>
     <w:rsid w:val="003D7EFA"/>
     <w:rsid w:val="003E018E"/>
     <w:rsid w:val="003E025D"/>
     <w:rsid w:val="003E086B"/>
     <w:rsid w:val="003E09ED"/>
     <w:rsid w:val="003E0A72"/>
+    <w:rsid w:val="003E0B8C"/>
     <w:rsid w:val="003E11C3"/>
     <w:rsid w:val="003E1482"/>
     <w:rsid w:val="003E170C"/>
     <w:rsid w:val="003E1804"/>
     <w:rsid w:val="003E183F"/>
     <w:rsid w:val="003E19BC"/>
     <w:rsid w:val="003E1B1D"/>
     <w:rsid w:val="003E1E97"/>
     <w:rsid w:val="003E2017"/>
     <w:rsid w:val="003E4FC2"/>
     <w:rsid w:val="003E5278"/>
     <w:rsid w:val="003E5394"/>
     <w:rsid w:val="003E55CC"/>
     <w:rsid w:val="003E6204"/>
     <w:rsid w:val="003E66DE"/>
     <w:rsid w:val="003E6882"/>
     <w:rsid w:val="003E6A73"/>
     <w:rsid w:val="003E7082"/>
     <w:rsid w:val="003E7277"/>
     <w:rsid w:val="003E7C9D"/>
     <w:rsid w:val="003E7DF6"/>
     <w:rsid w:val="003F01B7"/>
     <w:rsid w:val="003F04AB"/>
     <w:rsid w:val="003F0E59"/>
     <w:rsid w:val="003F1885"/>
@@ -7549,50 +7639,51 @@
     <w:rsid w:val="00C60A9F"/>
     <w:rsid w:val="00C60CC3"/>
     <w:rsid w:val="00C60DD6"/>
     <w:rsid w:val="00C612AC"/>
     <w:rsid w:val="00C61F61"/>
     <w:rsid w:val="00C626EC"/>
     <w:rsid w:val="00C6290C"/>
     <w:rsid w:val="00C62B02"/>
     <w:rsid w:val="00C63076"/>
     <w:rsid w:val="00C63AF6"/>
     <w:rsid w:val="00C63EC4"/>
     <w:rsid w:val="00C6413D"/>
     <w:rsid w:val="00C64887"/>
     <w:rsid w:val="00C64BE3"/>
     <w:rsid w:val="00C65195"/>
     <w:rsid w:val="00C658DD"/>
     <w:rsid w:val="00C6625E"/>
     <w:rsid w:val="00C66260"/>
     <w:rsid w:val="00C662AF"/>
     <w:rsid w:val="00C66390"/>
     <w:rsid w:val="00C6657A"/>
     <w:rsid w:val="00C671B0"/>
     <w:rsid w:val="00C67F45"/>
     <w:rsid w:val="00C703D8"/>
     <w:rsid w:val="00C709B6"/>
+    <w:rsid w:val="00C70C64"/>
     <w:rsid w:val="00C70CBE"/>
     <w:rsid w:val="00C72B42"/>
     <w:rsid w:val="00C73773"/>
     <w:rsid w:val="00C73CA8"/>
     <w:rsid w:val="00C7406E"/>
     <w:rsid w:val="00C7414A"/>
     <w:rsid w:val="00C74615"/>
     <w:rsid w:val="00C74A0E"/>
     <w:rsid w:val="00C76478"/>
     <w:rsid w:val="00C766C4"/>
     <w:rsid w:val="00C767F7"/>
     <w:rsid w:val="00C76909"/>
     <w:rsid w:val="00C76D45"/>
     <w:rsid w:val="00C76D98"/>
     <w:rsid w:val="00C8021A"/>
     <w:rsid w:val="00C8047D"/>
     <w:rsid w:val="00C804E8"/>
     <w:rsid w:val="00C806E5"/>
     <w:rsid w:val="00C81BEC"/>
     <w:rsid w:val="00C829A6"/>
     <w:rsid w:val="00C829EA"/>
     <w:rsid w:val="00C82BD2"/>
     <w:rsid w:val="00C82F8E"/>
     <w:rsid w:val="00C8404F"/>
     <w:rsid w:val="00C8410E"/>
@@ -12982,93 +13073,82 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Integral" id="{3577F8C9-A904-41D8-97D2-FD898F53F20E}" vid="{682D6EBE-8D36-4FF2-9DB3-F3D8D7B6715D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Joh37</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{D5B2C56B-24A4-4208-9B6D-27D761A1D275}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Steinbeck</b:Last>
             <b:First>John</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Of Mice and Men</b:Title>
     <b:Year>1937</b:Year>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D2DDCC8B83AF824A9F5AA360F7EC6EF6" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5535306bba79b1ad03d2841a03f34baf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fff41837-5838-4dec-ad5d-0fd8d2f05163" xmlns:ns3="95469566-ff15-40dd-a806-b3ff38c3d566" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d813c288d8aa3829b1db0c20051b8987" ns2:_="" ns3:_="">
     <xsd:import namespace="fff41837-5838-4dec-ad5d-0fd8d2f05163"/>
     <xsd:import namespace="95469566-ff15-40dd-a806-b3ff38c3d566"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -13253,138 +13333,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="95469566-ff15-40dd-a806-b3ff38c3d566" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fff41837-5838-4dec-ad5d-0fd8d2f05163">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626E2921-4307-4585-9C52-2146A984A1D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0225FC19-EDA9-4ABB-BAFF-F15F8DCA87ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57BF5A84-D146-4B84-B77D-38529A5E057B}">
-[...15 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FAF88FB-7DE0-46B8-BF85-45808DAAE8B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fff41837-5838-4dec-ad5d-0fd8d2f05163"/>
     <ds:schemaRef ds:uri="95469566-ff15-40dd-a806-b3ff38c3d566"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57BF5A84-D146-4B84-B77D-38529A5E057B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="95469566-ff15-40dd-a806-b3ff38c3d566"/>
+    <ds:schemaRef ds:uri="fff41837-5838-4dec-ad5d-0fd8d2f05163"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{eb14b046-24c4-4519-8f26-b89c2159828c}" enabled="0" method="" siteId="{eb14b046-24c4-4519-8f26-b89c2159828c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basic MDH Document</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1849</Words>
-  <Characters>11446</Characters>
+  <Words>1855</Words>
+  <Characters>11488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025-26 COVID-19 Vaccine for Age 12 Years and Older</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Minnesota</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13269</CharactersWithSpaces>
+  <CharactersWithSpaces>13317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4849736</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fda.gov/media/167211/download</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>655378</vt:i4>
       </vt:variant>
       <vt:variant>