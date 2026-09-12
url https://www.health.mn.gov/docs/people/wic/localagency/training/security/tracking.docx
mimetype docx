--- v0 (2025-10-04)
+++ v1 (2026-09-12)
@@ -69,72 +69,180 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3333333" cy="600000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="301A1D5F" w14:textId="1C3EB05F" w:rsidR="00B94C9F" w:rsidRDefault="0070386D" w:rsidP="00B94C9F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Security Training Tracking </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E59CA7" w14:textId="1287B1A9" w:rsidR="00B94C9F" w:rsidRPr="00E177F8" w:rsidRDefault="00081B34" w:rsidP="00C829EA">
+    <w:p w14:paraId="74E59CA7" w14:textId="46307FAE" w:rsidR="00B94C9F" w:rsidRPr="00E177F8" w:rsidRDefault="00081B34" w:rsidP="00C829EA">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t>updated september 2025</w:t>
+        <w:t xml:space="preserve">updated </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3CAF">
+        <w:t>March 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6735A0BB" w14:textId="77777777" w:rsidR="00081B34" w:rsidRDefault="006D4882" w:rsidP="0070386D">
+    <w:p w14:paraId="7682F1DD" w14:textId="36C72631" w:rsidR="001B3CAF" w:rsidRDefault="006D4882" w:rsidP="0070386D">
       <w:r>
-        <w:t>Local agencies are responsible for tracking and ensuring that all staff review the</w:t>
+        <w:t xml:space="preserve">Local agencies are responsible for tracking and ensuring that all staff </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3CAF">
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00081B34">
-        <w:t xml:space="preserve"> three Security Training modules (1: Data Security, Privacy, and Breaches; 2: Physical and System Security; 3: Access, Storage, Communications, and Sites with Data) and the Security Training Review module (25 questions and answers).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3CAF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00081B34">
+        <w:t xml:space="preserve">ecurity </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3CAF">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00081B34">
+        <w:t>raining modules</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3CAF">
+        <w:t xml:space="preserve"> and their review questions each federal fiscal year (Sept. – Oct.):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B79606" w14:textId="0FF28012" w:rsidR="00B94C9F" w:rsidRDefault="006D4882" w:rsidP="0070386D">
+    <w:p w14:paraId="4AF58978" w14:textId="6A9AC76B" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This document </w:t>
+        <w:t>Training module 1: Data Security, Privacy, Breaches, and Cybersecurity incidents (16 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720F7443" w14:textId="40EF36D7" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Review module 1 (10 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4051FBC5" w14:textId="27CFF8AF" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Training module 2: Physical and System Security (15 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243495FA" w14:textId="616231F0" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Review module 1 (7 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106A5065" w14:textId="76B0A7DA" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Training module 3: Access, Storage, Communications, and Sites with Data (14 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599AEB7C" w14:textId="767DDF86" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Review module 1 (12 min.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9D81C3" w14:textId="36668F14" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="0070386D">
+      <w:r>
+        <w:t>Agencies can use this document to help track completion. Have each staff person print their name, sign, and date t</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4882">
+        <w:t xml:space="preserve">his document </w:t>
       </w:r>
       <w:r w:rsidR="002A6B24">
-        <w:t>can be used to help track training completion and should be signed by each staff person once the annual security training has been completed. Individual staff signatures are required for verification</w:t>
+        <w:t>once the annual security training has been completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B79606" w14:textId="480DC0A3" w:rsidR="00B94C9F" w:rsidRDefault="001B3CAF" w:rsidP="001B3CAF">
+      <w:pPr>
+        <w:pStyle w:val="NormalLtBlueBackground"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NOTE!</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6B24">
+        <w:t xml:space="preserve"> Individual staff signatures are required for verification</w:t>
       </w:r>
       <w:r w:rsidR="00F56516">
         <w:t xml:space="preserve"> and auditing</w:t>
       </w:r>
       <w:r w:rsidR="002A6B24">
         <w:t xml:space="preserve"> purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490338A0" w14:textId="77777777" w:rsidR="0070386D" w:rsidRDefault="0070386D" w:rsidP="0070386D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Agency Name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA020CD" w14:textId="77777777" w:rsidR="0070386D" w:rsidRDefault="0070386D" w:rsidP="00EC4350">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Fiscal Year:</w:t>
       </w:r>
     </w:p>
@@ -1627,299 +1735,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0ABD0815" w14:textId="77777777" w:rsidR="002A6B24" w:rsidRDefault="002A6B24" w:rsidP="008E20ED">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="15B34F68" w14:textId="07956E81" w:rsidR="002A6B24" w:rsidRDefault="002A6B24" w:rsidP="008E20ED">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6B24" w:rsidRPr="001A6B17" w14:paraId="22C965DC" w14:textId="77777777" w:rsidTr="002A6B24">
-[...247 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="002A6B24" w:rsidRPr="001A6B17" w14:paraId="42B51C11" w14:textId="77777777" w:rsidTr="002A6B24">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1CF3DFA8" w14:textId="77777777" w:rsidR="002A6B24" w:rsidRDefault="002A6B24" w:rsidP="008E20ED">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="42CE3A5F" w14:textId="77777777" w:rsidR="002A6B24" w:rsidRDefault="002A6B24" w:rsidP="008E20ED">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
@@ -2125,109 +1984,151 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="76DBD8B5" w14:textId="77777777" w:rsidR="002A6B24" w:rsidRDefault="002A6B24" w:rsidP="008E20ED">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3BA233E3" w14:textId="201C404F" w:rsidR="002A6B24" w:rsidRDefault="002A6B24" w:rsidP="008E20ED">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001B3CAF" w:rsidRPr="001A6B17" w14:paraId="686E3775" w14:textId="77777777" w:rsidTr="002A6B24">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC16D1E" w14:textId="77777777" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="008E20ED">
+            <w:pPr>
+              <w:pStyle w:val="TableText-calibri10"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5383FF39" w14:textId="77777777" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="008E20ED">
+            <w:pPr>
+              <w:pStyle w:val="TableText-calibri10"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E31A22" w14:textId="77777777" w:rsidR="001B3CAF" w:rsidRDefault="001B3CAF" w:rsidP="008E20ED">
+            <w:pPr>
+              <w:pStyle w:val="TableText-calibri10"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CA0DAE4" w14:textId="77777777" w:rsidR="00081B34" w:rsidRPr="00E54324" w:rsidRDefault="00081B34" w:rsidP="00081B34">
+    <w:p w14:paraId="4CA0DAE4" w14:textId="77777777" w:rsidR="00081B34" w:rsidRPr="00E54324" w:rsidRDefault="00081B34" w:rsidP="001B3CAF">
       <w:pPr>
         <w:pStyle w:val="Toobtainthisinfo"/>
-        <w:spacing w:before="400"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54324">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of Health - WIC Program, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54324">
         <w:t xml:space="preserve">625 Robert St N, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54324">
         <w:rPr>
           <w:color w:val="272833"/>
         </w:rPr>
         <w:t xml:space="preserve">PO BOX 64975, ST PAUL MN 55164-0975; </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54324">
         <w:t xml:space="preserve">1-800-657-3942, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E54324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>health.wic@state.mn.us</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00E54324">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tooltip="MDH website" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E54324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>www.health.state.mn.us</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00E54324">
         <w:t>; to obtain this information in a different format, call: 1-800-657-3942.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343F73E4" w14:textId="506DB828" w:rsidR="00CC4911" w:rsidRPr="00E50BB1" w:rsidRDefault="00081B34" w:rsidP="00081B34">
+    <w:p w14:paraId="343F73E4" w14:textId="506DB828" w:rsidR="00CC4911" w:rsidRPr="00E50BB1" w:rsidRDefault="00081B34" w:rsidP="001B3CAF">
       <w:pPr>
         <w:pStyle w:val="Toobtainthisinfo"/>
-        <w:spacing w:before="400"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE7118">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This institution is an equal opportunity provider.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CC4911" w:rsidRPr="00E50BB1" w:rsidSect="00F61439">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="432" w:footer="518" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3130,51 +3031,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="535000954">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="823279356">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2105220597">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="B801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070386D"/>
     <w:rsid w:val="000009FC"/>
     <w:rsid w:val="00001775"/>
     <w:rsid w:val="000021B3"/>
     <w:rsid w:val="000050B3"/>
     <w:rsid w:val="0000588B"/>
@@ -3308,51 +3209,50 @@
     <w:rsid w:val="000A5D05"/>
     <w:rsid w:val="000A6760"/>
     <w:rsid w:val="000A6FE2"/>
     <w:rsid w:val="000A762F"/>
     <w:rsid w:val="000A7723"/>
     <w:rsid w:val="000A7963"/>
     <w:rsid w:val="000B06C5"/>
     <w:rsid w:val="000B1C9A"/>
     <w:rsid w:val="000B31A5"/>
     <w:rsid w:val="000B320B"/>
     <w:rsid w:val="000B346B"/>
     <w:rsid w:val="000B41C0"/>
     <w:rsid w:val="000B42F3"/>
     <w:rsid w:val="000B441C"/>
     <w:rsid w:val="000B4495"/>
     <w:rsid w:val="000B48BF"/>
     <w:rsid w:val="000B4F7B"/>
     <w:rsid w:val="000B5276"/>
     <w:rsid w:val="000B52B6"/>
     <w:rsid w:val="000B5D3F"/>
     <w:rsid w:val="000B60A7"/>
     <w:rsid w:val="000B6770"/>
     <w:rsid w:val="000C0AB6"/>
     <w:rsid w:val="000C1F9F"/>
     <w:rsid w:val="000C1FE7"/>
-    <w:rsid w:val="000C2702"/>
     <w:rsid w:val="000C290E"/>
     <w:rsid w:val="000C2EA1"/>
     <w:rsid w:val="000C4421"/>
     <w:rsid w:val="000C5301"/>
     <w:rsid w:val="000C7331"/>
     <w:rsid w:val="000D130A"/>
     <w:rsid w:val="000D1432"/>
     <w:rsid w:val="000D1E39"/>
     <w:rsid w:val="000D506D"/>
     <w:rsid w:val="000D5A57"/>
     <w:rsid w:val="000D616D"/>
     <w:rsid w:val="000D6400"/>
     <w:rsid w:val="000D6553"/>
     <w:rsid w:val="000D694D"/>
     <w:rsid w:val="000D6F6D"/>
     <w:rsid w:val="000D6F73"/>
     <w:rsid w:val="000D7385"/>
     <w:rsid w:val="000E02EA"/>
     <w:rsid w:val="000E085A"/>
     <w:rsid w:val="000E0A52"/>
     <w:rsid w:val="000E0DF7"/>
     <w:rsid w:val="000E1E8A"/>
     <w:rsid w:val="000E2014"/>
     <w:rsid w:val="000E2233"/>
     <w:rsid w:val="000E256A"/>
@@ -3438,91 +3338,93 @@
     <w:rsid w:val="00155A34"/>
     <w:rsid w:val="00157359"/>
     <w:rsid w:val="0015785C"/>
     <w:rsid w:val="00157C97"/>
     <w:rsid w:val="001602DD"/>
     <w:rsid w:val="001605DC"/>
     <w:rsid w:val="00161430"/>
     <w:rsid w:val="001619DA"/>
     <w:rsid w:val="0016292B"/>
     <w:rsid w:val="00163482"/>
     <w:rsid w:val="00163E0D"/>
     <w:rsid w:val="00164630"/>
     <w:rsid w:val="001652EF"/>
     <w:rsid w:val="00166394"/>
     <w:rsid w:val="00166451"/>
     <w:rsid w:val="001666BE"/>
     <w:rsid w:val="00166B0F"/>
     <w:rsid w:val="001672EA"/>
     <w:rsid w:val="001700D6"/>
     <w:rsid w:val="001705B3"/>
     <w:rsid w:val="0017110F"/>
     <w:rsid w:val="00171153"/>
     <w:rsid w:val="0017225D"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="00173894"/>
+    <w:rsid w:val="00174DE2"/>
     <w:rsid w:val="001753DF"/>
     <w:rsid w:val="001754B2"/>
     <w:rsid w:val="00176439"/>
     <w:rsid w:val="001767F4"/>
     <w:rsid w:val="00176AD9"/>
     <w:rsid w:val="00180D8C"/>
     <w:rsid w:val="00181112"/>
     <w:rsid w:val="00181A05"/>
     <w:rsid w:val="0018265E"/>
     <w:rsid w:val="0018336F"/>
     <w:rsid w:val="00184F61"/>
     <w:rsid w:val="00185912"/>
     <w:rsid w:val="00185DE4"/>
     <w:rsid w:val="00187353"/>
     <w:rsid w:val="0018770D"/>
     <w:rsid w:val="00190EB2"/>
     <w:rsid w:val="00191E21"/>
     <w:rsid w:val="00192ED2"/>
     <w:rsid w:val="001941DC"/>
     <w:rsid w:val="0019499A"/>
     <w:rsid w:val="00194CEB"/>
     <w:rsid w:val="0019552D"/>
     <w:rsid w:val="00195CC6"/>
     <w:rsid w:val="00197D68"/>
     <w:rsid w:val="001A0025"/>
     <w:rsid w:val="001A0378"/>
     <w:rsid w:val="001A03A3"/>
     <w:rsid w:val="001A0E75"/>
     <w:rsid w:val="001A10A6"/>
     <w:rsid w:val="001A1F13"/>
     <w:rsid w:val="001A20E1"/>
     <w:rsid w:val="001A28E8"/>
     <w:rsid w:val="001A3E76"/>
     <w:rsid w:val="001A4DFC"/>
     <w:rsid w:val="001A6699"/>
     <w:rsid w:val="001A6ADD"/>
     <w:rsid w:val="001A6B17"/>
     <w:rsid w:val="001A70D9"/>
     <w:rsid w:val="001A7646"/>
     <w:rsid w:val="001B04EA"/>
     <w:rsid w:val="001B0FBE"/>
+    <w:rsid w:val="001B3CAF"/>
     <w:rsid w:val="001B5568"/>
     <w:rsid w:val="001B5891"/>
     <w:rsid w:val="001B5F7A"/>
     <w:rsid w:val="001B60A0"/>
     <w:rsid w:val="001B69BB"/>
     <w:rsid w:val="001B6A5E"/>
     <w:rsid w:val="001B6B15"/>
     <w:rsid w:val="001B7401"/>
     <w:rsid w:val="001B7553"/>
     <w:rsid w:val="001C1ACC"/>
     <w:rsid w:val="001C1B83"/>
     <w:rsid w:val="001C250B"/>
     <w:rsid w:val="001C29D8"/>
     <w:rsid w:val="001C3CC2"/>
     <w:rsid w:val="001C477F"/>
     <w:rsid w:val="001C5000"/>
     <w:rsid w:val="001C5446"/>
     <w:rsid w:val="001C57DD"/>
     <w:rsid w:val="001C5B31"/>
     <w:rsid w:val="001C656D"/>
     <w:rsid w:val="001C661B"/>
     <w:rsid w:val="001C695F"/>
     <w:rsid w:val="001C6D39"/>
     <w:rsid w:val="001D03CD"/>
     <w:rsid w:val="001D08A4"/>
@@ -4856,50 +4758,51 @@
     <w:rsid w:val="00822457"/>
     <w:rsid w:val="00822718"/>
     <w:rsid w:val="00822803"/>
     <w:rsid w:val="00823EE8"/>
     <w:rsid w:val="00824A97"/>
     <w:rsid w:val="00824D8A"/>
     <w:rsid w:val="008250D5"/>
     <w:rsid w:val="0082562F"/>
     <w:rsid w:val="00826C5E"/>
     <w:rsid w:val="00826EE5"/>
     <w:rsid w:val="00826F7B"/>
     <w:rsid w:val="008309E9"/>
     <w:rsid w:val="008311F7"/>
     <w:rsid w:val="00831301"/>
     <w:rsid w:val="0083188D"/>
     <w:rsid w:val="00834ACA"/>
     <w:rsid w:val="00836BB7"/>
     <w:rsid w:val="008377E6"/>
     <w:rsid w:val="0084061F"/>
     <w:rsid w:val="00843E84"/>
     <w:rsid w:val="00844445"/>
     <w:rsid w:val="008445DD"/>
     <w:rsid w:val="008450E3"/>
     <w:rsid w:val="0084516F"/>
     <w:rsid w:val="0084760B"/>
+    <w:rsid w:val="008501A7"/>
     <w:rsid w:val="008529CC"/>
     <w:rsid w:val="008531CA"/>
     <w:rsid w:val="00853AD4"/>
     <w:rsid w:val="008541ED"/>
     <w:rsid w:val="008545C9"/>
     <w:rsid w:val="00855393"/>
     <w:rsid w:val="008558C6"/>
     <w:rsid w:val="00855A83"/>
     <w:rsid w:val="00857C0B"/>
     <w:rsid w:val="0086006C"/>
     <w:rsid w:val="008608A9"/>
     <w:rsid w:val="008617C5"/>
     <w:rsid w:val="00861A88"/>
     <w:rsid w:val="00861B3E"/>
     <w:rsid w:val="00863CF0"/>
     <w:rsid w:val="00863ECC"/>
     <w:rsid w:val="00865BA5"/>
     <w:rsid w:val="0086607A"/>
     <w:rsid w:val="008676D6"/>
     <w:rsid w:val="0087023D"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00871BAB"/>
     <w:rsid w:val="00872FA3"/>
     <w:rsid w:val="0087364C"/>
     <w:rsid w:val="00873C2B"/>
@@ -5158,50 +5061,51 @@
     <w:rsid w:val="00997AD3"/>
     <w:rsid w:val="009A005E"/>
     <w:rsid w:val="009A00A9"/>
     <w:rsid w:val="009A05D3"/>
     <w:rsid w:val="009A09A9"/>
     <w:rsid w:val="009A0B55"/>
     <w:rsid w:val="009A0F9C"/>
     <w:rsid w:val="009A13C8"/>
     <w:rsid w:val="009A184C"/>
     <w:rsid w:val="009A1F5F"/>
     <w:rsid w:val="009A3B7E"/>
     <w:rsid w:val="009A3EC9"/>
     <w:rsid w:val="009A6DD8"/>
     <w:rsid w:val="009B0771"/>
     <w:rsid w:val="009B1C81"/>
     <w:rsid w:val="009B2FB2"/>
     <w:rsid w:val="009B4590"/>
     <w:rsid w:val="009B5B34"/>
     <w:rsid w:val="009B62CC"/>
     <w:rsid w:val="009B73E1"/>
     <w:rsid w:val="009C0005"/>
     <w:rsid w:val="009C0316"/>
     <w:rsid w:val="009C07BD"/>
     <w:rsid w:val="009C16A7"/>
     <w:rsid w:val="009C194B"/>
+    <w:rsid w:val="009C19A4"/>
     <w:rsid w:val="009C1A81"/>
     <w:rsid w:val="009C2489"/>
     <w:rsid w:val="009C2DD5"/>
     <w:rsid w:val="009C3752"/>
     <w:rsid w:val="009C5055"/>
     <w:rsid w:val="009C61C1"/>
     <w:rsid w:val="009C67C1"/>
     <w:rsid w:val="009C6884"/>
     <w:rsid w:val="009C7D77"/>
     <w:rsid w:val="009D0590"/>
     <w:rsid w:val="009D0DBF"/>
     <w:rsid w:val="009D0EAE"/>
     <w:rsid w:val="009D1870"/>
     <w:rsid w:val="009D1B5D"/>
     <w:rsid w:val="009D244A"/>
     <w:rsid w:val="009D32AF"/>
     <w:rsid w:val="009D3830"/>
     <w:rsid w:val="009D3A9A"/>
     <w:rsid w:val="009D3BDF"/>
     <w:rsid w:val="009D3EBD"/>
     <w:rsid w:val="009D4FF7"/>
     <w:rsid w:val="009D5382"/>
     <w:rsid w:val="009D59F7"/>
     <w:rsid w:val="009D5AE3"/>
     <w:rsid w:val="009D5C71"/>
@@ -5630,50 +5534,51 @@
     <w:rsid w:val="00BD1B21"/>
     <w:rsid w:val="00BD1DC2"/>
     <w:rsid w:val="00BD20BA"/>
     <w:rsid w:val="00BD3455"/>
     <w:rsid w:val="00BD46B4"/>
     <w:rsid w:val="00BD5890"/>
     <w:rsid w:val="00BD5D9B"/>
     <w:rsid w:val="00BD7CB3"/>
     <w:rsid w:val="00BE09B2"/>
     <w:rsid w:val="00BE0A6A"/>
     <w:rsid w:val="00BE2EE9"/>
     <w:rsid w:val="00BE3103"/>
     <w:rsid w:val="00BE382A"/>
     <w:rsid w:val="00BE3896"/>
     <w:rsid w:val="00BE3ABF"/>
     <w:rsid w:val="00BE5001"/>
     <w:rsid w:val="00BE5117"/>
     <w:rsid w:val="00BE53D4"/>
     <w:rsid w:val="00BE5BB9"/>
     <w:rsid w:val="00BE6DE1"/>
     <w:rsid w:val="00BF09DC"/>
     <w:rsid w:val="00BF0EDA"/>
     <w:rsid w:val="00BF10AA"/>
     <w:rsid w:val="00BF140B"/>
     <w:rsid w:val="00BF165A"/>
+    <w:rsid w:val="00BF19A1"/>
     <w:rsid w:val="00BF1A96"/>
     <w:rsid w:val="00BF2133"/>
     <w:rsid w:val="00BF258C"/>
     <w:rsid w:val="00BF289D"/>
     <w:rsid w:val="00BF2EA4"/>
     <w:rsid w:val="00BF329C"/>
     <w:rsid w:val="00BF32FE"/>
     <w:rsid w:val="00BF387C"/>
     <w:rsid w:val="00BF4767"/>
     <w:rsid w:val="00BF479F"/>
     <w:rsid w:val="00BF5115"/>
     <w:rsid w:val="00BF5133"/>
     <w:rsid w:val="00BF5452"/>
     <w:rsid w:val="00BF54AC"/>
     <w:rsid w:val="00BF5544"/>
     <w:rsid w:val="00BF58A0"/>
     <w:rsid w:val="00BF5934"/>
     <w:rsid w:val="00BF626F"/>
     <w:rsid w:val="00BF67A0"/>
     <w:rsid w:val="00BF6F5B"/>
     <w:rsid w:val="00BF7890"/>
     <w:rsid w:val="00BF7FD7"/>
     <w:rsid w:val="00C00CE3"/>
     <w:rsid w:val="00C017D5"/>
     <w:rsid w:val="00C01B5D"/>
@@ -6135,51 +6040,50 @@
     <w:rsid w:val="00E5092A"/>
     <w:rsid w:val="00E50B38"/>
     <w:rsid w:val="00E50BB1"/>
     <w:rsid w:val="00E51BDE"/>
     <w:rsid w:val="00E523E4"/>
     <w:rsid w:val="00E52D7B"/>
     <w:rsid w:val="00E531C2"/>
     <w:rsid w:val="00E53639"/>
     <w:rsid w:val="00E5534D"/>
     <w:rsid w:val="00E5596E"/>
     <w:rsid w:val="00E56535"/>
     <w:rsid w:val="00E569EB"/>
     <w:rsid w:val="00E60EDE"/>
     <w:rsid w:val="00E61E08"/>
     <w:rsid w:val="00E61FA9"/>
     <w:rsid w:val="00E6221B"/>
     <w:rsid w:val="00E63A0F"/>
     <w:rsid w:val="00E63C72"/>
     <w:rsid w:val="00E64060"/>
     <w:rsid w:val="00E649FD"/>
     <w:rsid w:val="00E65161"/>
     <w:rsid w:val="00E65AF2"/>
     <w:rsid w:val="00E6666B"/>
     <w:rsid w:val="00E704CC"/>
     <w:rsid w:val="00E70696"/>
-    <w:rsid w:val="00E7095B"/>
     <w:rsid w:val="00E71CA5"/>
     <w:rsid w:val="00E72F0E"/>
     <w:rsid w:val="00E73490"/>
     <w:rsid w:val="00E74E00"/>
     <w:rsid w:val="00E74F73"/>
     <w:rsid w:val="00E75997"/>
     <w:rsid w:val="00E75DA7"/>
     <w:rsid w:val="00E76C8D"/>
     <w:rsid w:val="00E76DDD"/>
     <w:rsid w:val="00E76E37"/>
     <w:rsid w:val="00E77B5C"/>
     <w:rsid w:val="00E82876"/>
     <w:rsid w:val="00E84B4E"/>
     <w:rsid w:val="00E84D2C"/>
     <w:rsid w:val="00E85564"/>
     <w:rsid w:val="00E85BCF"/>
     <w:rsid w:val="00E8670A"/>
     <w:rsid w:val="00E868E1"/>
     <w:rsid w:val="00E87121"/>
     <w:rsid w:val="00E872CA"/>
     <w:rsid w:val="00E87FBF"/>
     <w:rsid w:val="00E91497"/>
     <w:rsid w:val="00E91F0C"/>
     <w:rsid w:val="00E92154"/>
     <w:rsid w:val="00E929AA"/>
@@ -6455,51 +6359,51 @@
     <w:rsid w:val="00FF5583"/>
     <w:rsid w:val="00FF595D"/>
     <w:rsid w:val="00FF5A77"/>
     <w:rsid w:val="00FF648D"/>
     <w:rsid w:val="00FF6FC2"/>
     <w:rsid w:val="00FF76E9"/>
     <w:rsid w:val="00FF77F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A09EFB4"/>
   <w15:docId w15:val="{E29983B6-22C7-4362-BC43-2821E263FB40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
@@ -8554,132 +8458,144 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="98f01fe9-c3f2-4582-9148-d87bd0c242e7">PP6VNZTUNPYT-222210944-43</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="98f01fe9-c3f2-4582-9148-d87bd0c242e7">
+      <Url>https://mn365.sharepoint.com/teams/MDH/permanent/comm_proj/_layouts/15/DocIdRedir.aspx?ID=PP6VNZTUNPYT-222210944-43</Url>
+      <Description>PP6VNZTUNPYT-222210944-43</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Joh37</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{D5B2C56B-24A4-4208-9B6D-27D761A1D275}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Steinbeck</b:Last>
             <b:First>John</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Of Mice and Men</b:Title>
     <b:Year>1937</b:Year>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver xmlns="">
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver xmlns="">
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver xmlns="">
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver xmlns="">
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A882B80E85798B498881C0CB36871F5B" ma:contentTypeVersion="77" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="81fd33ee760e55ba4dc21f19d71c9ed2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="98f01fe9-c3f2-4582-9148-d87bd0c242e7" xmlns:ns3="fc253db8-c1a2-4032-adc2-d3fbd160fc76" xmlns:ns4="8837c207-459e-4c9e-ae67-73e2034e87a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f597a13533ab51e3170be8e423a5b5a" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="98f01fe9-c3f2-4582-9148-d87bd0c242e7"/>
     <xsd:import namespace="fc253db8-c1a2-4032-adc2-d3fbd160fc76"/>
     <xsd:import namespace="8837c207-459e-4c9e-ae67-73e2034e87a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -8830,155 +8746,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57BF5A84-D146-4B84-B77D-38529A5E057B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="fc253db8-c1a2-4032-adc2-d3fbd160fc76"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8837c207-459e-4c9e-ae67-73e2034e87a2"/>
+    <ds:schemaRef ds:uri="98f01fe9-c3f2-4582-9148-d87bd0c242e7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626E2921-4307-4585-9C52-2146A984A1D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5E75C05-6F2F-4A8D-B36B-4C8898A52799}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF4F3880-FE54-4AF3-B663-202E00FD396E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
     <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F85987D-494A-4DB2-86A6-2BF5F5D0F940}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="98f01fe9-c3f2-4582-9148-d87bd0c242e7"/>
     <ds:schemaRef ds:uri="fc253db8-c1a2-4032-adc2-d3fbd160fc76"/>
     <ds:schemaRef ds:uri="8837c207-459e-4c9e-ae67-73e2034e87a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>USE THIS - NEW MDH TEMPLATE WITH WIC LOGO</Template>
+  <Template>USE THIS - NEW MDH TEMPLATE WITH WIC LOGO.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>139</Words>
-  <Characters>1132</Characters>
+  <Words>177</Words>
+  <Characters>1273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Security Training Tracking Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Minnesota</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1269</CharactersWithSpaces>
+  <CharactersWithSpaces>1448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Security Training Tracking Form</dc:title>
   <dc:subject>Form WIC local agencies can use to track review of the annual security training</dc:subject>
   <dc:creator>Minnesota Dept. of Health - WIC Program</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A882B80E85798B498881C0CB36871F5B</vt:lpwstr>